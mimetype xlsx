--- v0 (2025-12-07)
+++ v1 (2026-04-24)
@@ -3,92 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20369"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hugop\Documents\Pétanque\HPV Vorstand\Ord&amp;RchtL&amp;Co\eingestellt-PDF-Version\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hugop\Documents\Pétanque\HPV\Ord&amp;RchtL&amp;Co\Originale-Dokumente\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A80945AD-1541-4EA6-87CD-CEF00C938F29}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FABF131-8EBB-4D4F-BE6D-814ABC240266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16377" windowHeight="8195" tabRatio="534" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="534" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Verein" sheetId="1" r:id="rId1"/>
     <sheet name="Mannschaft 1" sheetId="2" r:id="rId2"/>
     <sheet name="Mannschaft 2" sheetId="3" r:id="rId3"/>
     <sheet name="Mannschaft 3" sheetId="4" r:id="rId4"/>
     <sheet name="Mannschaft 4" sheetId="5" r:id="rId5"/>
     <sheet name="Mannschaft 5" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="38">
   <si>
     <t>Anmeldung an :</t>
   </si>
   <si>
     <t>Verein :</t>
   </si>
   <si>
     <t>Anzahl gemeldeter Mannschaften :</t>
   </si>
   <si>
     <t xml:space="preserve">Startgeld : </t>
-  </si>
-[...4 lines deleted...]
-    <t>Den Betrag von insgesamt :   0 €</t>
   </si>
   <si>
     <t xml:space="preserve">  wird per Einzugsermächtigung eingezogen</t>
   </si>
   <si>
     <t>(Zutreffendes bitte ankreuzen)</t>
   </si>
   <si>
     <t>Mitteilungen an den Ligaobmann :</t>
   </si>
   <si>
     <t xml:space="preserve">ANMELDUNG </t>
   </si>
   <si>
     <t>Team 1</t>
   </si>
   <si>
     <t>Gemeldet für :</t>
   </si>
   <si>
     <t>1. Liga</t>
   </si>
   <si>
     <t>2. Liga</t>
   </si>
@@ -246,56 +240,62 @@
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>und</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Tahoma"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> geschaeftsstelle@hessenpetanque.de</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> (Überweisung bis spätestens 19. 02. lfd. Jahr)</t>
   </si>
   <si>
     <t>Meldeschluss: 15. 03.            (lfd. Jahr)</t>
   </si>
   <si>
     <t>Anmeldeschluss  :  15. 02.        (lfd. Jahr)</t>
   </si>
+  <si>
+    <t>Pro Mannschaft € 30,00</t>
+  </si>
+  <si>
+    <t>Den Betrag von insgesamt :   _____ €</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
@@ -549,124 +549,123 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="8"/>
       </left>
       <right style="hair">
         <color indexed="8"/>
       </right>
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00E6E6FF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1101,1924 +1100,1922 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="20.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="116.375" customWidth="1"/>
+    <col min="1" max="1" width="20.61328125" customWidth="1"/>
+    <col min="2" max="2" width="3.4609375" customWidth="1"/>
+    <col min="3" max="3" width="116.3828125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="28.4" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" ht="15.05" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="15">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
     </row>
-    <row r="3" spans="1:3" ht="28.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" ht="28.4" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" ht="93.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="94" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
     </row>
-    <row r="5" spans="1:3" ht="19.649999999999999" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" ht="19.75">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="42" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:3" ht="19.649999999999999" x14ac:dyDescent="0.3">
+      <c r="C5" s="41" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="19.75">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
-      <c r="C6" s="43" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C6" s="42" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="17.25" customHeight="1">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
-    <row r="8" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" ht="17.25" customHeight="1">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
     </row>
-    <row r="9" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" ht="17.25" customHeight="1">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
     </row>
-    <row r="10" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" ht="17.25" customHeight="1">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="10"/>
     </row>
-    <row r="11" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" ht="17.25" customHeight="1">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="10"/>
     </row>
-    <row r="12" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" ht="17.25" customHeight="1">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="10"/>
     </row>
-    <row r="13" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" ht="17.25" customHeight="1">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
     </row>
-    <row r="14" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" ht="17.25" customHeight="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
     </row>
-    <row r="15" spans="1:3" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" ht="28.4" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="11"/>
     </row>
-    <row r="16" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" ht="17.25" customHeight="1">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
     </row>
-    <row r="17" spans="1:3" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" ht="28.4" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="11"/>
     </row>
-    <row r="18" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" ht="17.25" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
     </row>
-    <row r="19" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" ht="17.25" customHeight="1">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
     </row>
-    <row r="20" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" ht="17.25" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="17.25" customHeight="1">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
     </row>
-    <row r="22" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" ht="17.25" customHeight="1">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="17.25" customHeight="1">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
     </row>
-    <row r="24" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" ht="17.25" customHeight="1">
       <c r="A24" s="5"/>
       <c r="B24" s="11"/>
       <c r="C24" s="5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="17.25" customHeight="1">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="17.25" customHeight="1">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
     </row>
-    <row r="27" spans="1:3" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" ht="17.25" customHeight="1">
       <c r="A27" s="5"/>
       <c r="B27" s="11"/>
       <c r="C27" s="5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" ht="15.05" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="13" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="15.05" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
     </row>
-    <row r="30" spans="1:3" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" ht="15">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
     </row>
-    <row r="31" spans="1:3" ht="98.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3" ht="98.9" customHeight="1">
       <c r="A31" s="14" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="15"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="12.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="16.5" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.84375" customWidth="1"/>
+    <col min="2" max="2" width="30.61328125" customWidth="1"/>
+    <col min="3" max="3" width="56.15234375" customWidth="1"/>
+    <col min="4" max="4" width="16.4609375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="28.4" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="41" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="19" t="s">
+      <c r="B3" s="20" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...2 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C7" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="9" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="23" t="s">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="26"/>
     </row>
-    <row r="11" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A11" s="23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
     </row>
-    <row r="12" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A12" s="23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
     </row>
-    <row r="13" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="14" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="14" spans="1:4" ht="17.25" customHeight="1">
       <c r="A14" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A16" s="29" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B16" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="D16" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:4" ht="20.05" customHeight="1">
       <c r="A17" s="31">
         <v>1</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.05" customHeight="1">
       <c r="A18" s="31">
         <v>2</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.05" customHeight="1">
       <c r="A19" s="31">
         <v>3</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.05" customHeight="1">
       <c r="A20" s="31">
         <v>4</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="20.05" customHeight="1">
       <c r="A21" s="31">
         <v>5</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.05" customHeight="1">
       <c r="A22" s="31">
         <v>6</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.05" customHeight="1">
       <c r="A23" s="34">
         <v>7</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.05" customHeight="1">
       <c r="A24" s="34">
         <v>8</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.05" customHeight="1">
       <c r="A25" s="34">
         <v>9</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.05" customHeight="1">
       <c r="A26" s="34">
         <v>10</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.05" customHeight="1">
       <c r="A27" s="34">
         <v>11</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="20.05" customHeight="1">
       <c r="A28" s="34">
         <v>12</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="20.05" customHeight="1">
       <c r="A29" s="34">
         <v>13</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.05" customHeight="1">
       <c r="A30" s="34">
         <v>14</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="20.05" customHeight="1">
       <c r="A31" s="34">
         <v>15</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="20.05" customHeight="1">
       <c r="A32" s="34">
         <v>16</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="20.05" customHeight="1">
       <c r="A33" s="34">
         <v>17</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="20.05" customHeight="1">
       <c r="A34" s="34">
         <v>18</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="20.05" customHeight="1">
       <c r="A35" s="34">
         <v>19</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="20.05" customHeight="1">
       <c r="A36" s="34">
         <v>20</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="17.25" customHeight="1">
       <c r="A37" s="37"/>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="41" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="42" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="43" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="12.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.84375" customWidth="1"/>
+    <col min="2" max="2" width="30.61328125" customWidth="1"/>
+    <col min="3" max="3" width="56.15234375" customWidth="1"/>
+    <col min="4" max="4" width="15.3828125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="28.4" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="41" t="s">
-[...8 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...2 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C7" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="9" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="23" t="s">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="26"/>
     </row>
-    <row r="11" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A11" s="23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
     </row>
-    <row r="12" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A12" s="23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
     </row>
-    <row r="13" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="14" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="14" spans="1:4" ht="17.25" customHeight="1">
       <c r="A14" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A16" s="29" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B16" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="D16" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:4" ht="20.05" customHeight="1">
       <c r="A17" s="31">
         <v>1</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.05" customHeight="1">
       <c r="A18" s="31">
         <v>2</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.05" customHeight="1">
       <c r="A19" s="31">
         <v>3</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.05" customHeight="1">
       <c r="A20" s="31">
         <v>4</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="20.05" customHeight="1">
       <c r="A21" s="31">
         <v>5</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.05" customHeight="1">
       <c r="A22" s="31">
         <v>6</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.05" customHeight="1">
       <c r="A23" s="34">
         <v>7</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.05" customHeight="1">
       <c r="A24" s="34">
         <v>8</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.05" customHeight="1">
       <c r="A25" s="34">
         <v>9</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.05" customHeight="1">
       <c r="A26" s="34">
         <v>10</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.05" customHeight="1">
       <c r="A27" s="34">
         <v>11</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="20.05" customHeight="1">
       <c r="A28" s="34">
         <v>12</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="20.05" customHeight="1">
       <c r="A29" s="34">
         <v>13</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.05" customHeight="1">
       <c r="A30" s="34">
         <v>14</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="20.05" customHeight="1">
       <c r="A31" s="34">
         <v>15</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="20.05" customHeight="1">
       <c r="A32" s="34">
         <v>16</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="20.05" customHeight="1">
       <c r="A33" s="34">
         <v>17</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="20.05" customHeight="1">
       <c r="A34" s="34">
         <v>18</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="20.05" customHeight="1">
       <c r="A35" s="34">
         <v>19</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="20.05" customHeight="1">
       <c r="A36" s="34">
         <v>20</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="17.25" customHeight="1">
       <c r="A37" s="37"/>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-    <row r="44" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="41" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="42" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="43" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="12.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.84375" customWidth="1"/>
+    <col min="2" max="2" width="30.61328125" customWidth="1"/>
+    <col min="3" max="3" width="56.15234375" customWidth="1"/>
+    <col min="4" max="4" width="15.3828125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="28.4" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="39" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="41" t="s">
-[...8 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...2 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C7" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="9" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="23" t="s">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="26"/>
     </row>
-    <row r="11" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A11" s="23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
     </row>
-    <row r="12" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A12" s="23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
     </row>
-    <row r="13" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="14" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="14" spans="1:4" ht="17.25" customHeight="1">
       <c r="A14" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A16" s="29" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B16" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="D16" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:4" ht="20.05" customHeight="1">
       <c r="A17" s="31">
         <v>1</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.05" customHeight="1">
       <c r="A18" s="31">
         <v>2</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.05" customHeight="1">
       <c r="A19" s="31">
         <v>3</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.05" customHeight="1">
       <c r="A20" s="31">
         <v>4</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="20.05" customHeight="1">
       <c r="A21" s="31">
         <v>5</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.05" customHeight="1">
       <c r="A22" s="31">
         <v>6</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.05" customHeight="1">
       <c r="A23" s="34">
         <v>7</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.05" customHeight="1">
       <c r="A24" s="34">
         <v>8</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.05" customHeight="1">
       <c r="A25" s="34">
         <v>9</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.05" customHeight="1">
       <c r="A26" s="34">
         <v>10</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.05" customHeight="1">
       <c r="A27" s="34">
         <v>11</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="20.05" customHeight="1">
       <c r="A28" s="34">
         <v>12</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="20.05" customHeight="1">
       <c r="A29" s="34">
         <v>13</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.05" customHeight="1">
       <c r="A30" s="34">
         <v>14</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="20.05" customHeight="1">
       <c r="A31" s="34">
         <v>15</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="20.05" customHeight="1">
       <c r="A32" s="34">
         <v>16</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="20.05" customHeight="1">
       <c r="A33" s="34">
         <v>17</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="20.05" customHeight="1">
       <c r="A34" s="34">
         <v>18</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="20.05" customHeight="1">
       <c r="A35" s="34">
         <v>19</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="20.05" customHeight="1">
       <c r="A36" s="34">
         <v>20</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="17.25" customHeight="1">
       <c r="A37" s="37"/>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="41" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="42" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="43" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="12.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.84375" customWidth="1"/>
+    <col min="2" max="2" width="30.61328125" customWidth="1"/>
+    <col min="3" max="3" width="56.15234375" customWidth="1"/>
+    <col min="4" max="4" width="15.3828125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="28.4" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="41" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="39" t="s">
+      <c r="B3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B4" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B5" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C7" s="22" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...16 lines deleted...]
-      <c r="B5" s="20" t="s">
+    <row r="8" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="9" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="23" t="s">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="26"/>
     </row>
-    <row r="11" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A11" s="23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
     </row>
-    <row r="12" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A12" s="23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
     </row>
-    <row r="13" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="14" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="14" spans="1:4" ht="17.25" customHeight="1">
       <c r="A14" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A16" s="29" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B16" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="D16" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:4" ht="20.05" customHeight="1">
       <c r="A17" s="31">
         <v>1</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.05" customHeight="1">
       <c r="A18" s="31">
         <v>2</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.05" customHeight="1">
       <c r="A19" s="31">
         <v>3</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.05" customHeight="1">
       <c r="A20" s="31">
         <v>4</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="20.05" customHeight="1">
       <c r="A21" s="31">
         <v>5</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.05" customHeight="1">
       <c r="A22" s="31">
         <v>6</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.05" customHeight="1">
       <c r="A23" s="34">
         <v>7</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.05" customHeight="1">
       <c r="A24" s="34">
         <v>8</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.05" customHeight="1">
       <c r="A25" s="34">
         <v>9</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.05" customHeight="1">
       <c r="A26" s="34">
         <v>10</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.05" customHeight="1">
       <c r="A27" s="34">
         <v>11</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="20.05" customHeight="1">
       <c r="A28" s="34">
         <v>12</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="20.05" customHeight="1">
       <c r="A29" s="34">
         <v>13</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.05" customHeight="1">
       <c r="A30" s="34">
         <v>14</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="20.05" customHeight="1">
       <c r="A31" s="34">
         <v>15</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="20.05" customHeight="1">
       <c r="A32" s="34">
         <v>16</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="20.05" customHeight="1">
       <c r="A33" s="34">
         <v>17</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="20.05" customHeight="1">
       <c r="A34" s="34">
         <v>18</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="20.05" customHeight="1">
       <c r="A35" s="34">
         <v>19</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="20.05" customHeight="1">
       <c r="A36" s="34">
         <v>20</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="17.25" customHeight="1">
       <c r="A37" s="37"/>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="41" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="42" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="43" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.4609375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="12.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="12.84375" customWidth="1"/>
+    <col min="2" max="2" width="30.61328125" customWidth="1"/>
+    <col min="3" max="3" width="56.15234375" customWidth="1"/>
+    <col min="4" max="4" width="15.3828125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="28.35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="28.4" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A3" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="41" t="s">
-[...8 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="C4" s="21"/>
+    </row>
+    <row r="5" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="21"/>
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="C5" s="21"/>
+    </row>
+    <row r="6" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...2 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="C6" s="21"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1">
+      <c r="C7" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="9" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="23" t="s">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="26"/>
     </row>
-    <row r="11" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A11" s="23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
     </row>
-    <row r="12" spans="1:4" s="27" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="20.05" customHeight="1">
       <c r="A12" s="23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
     </row>
-    <row r="13" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="14" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="14" spans="1:4" ht="17.25" customHeight="1">
       <c r="A14" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A16" s="29" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="B16" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C16" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="29" t="s">
+      <c r="D16" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="29" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:4" ht="20.05" customHeight="1">
       <c r="A17" s="31">
         <v>1</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.05" customHeight="1">
       <c r="A18" s="31">
         <v>2</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.05" customHeight="1">
       <c r="A19" s="31">
         <v>3</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.05" customHeight="1">
       <c r="A20" s="31">
         <v>4</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="20.05" customHeight="1">
       <c r="A21" s="31">
         <v>5</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.05" customHeight="1">
       <c r="A22" s="31">
         <v>6</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.05" customHeight="1">
       <c r="A23" s="34">
         <v>7</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.05" customHeight="1">
       <c r="A24" s="34">
         <v>8</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.05" customHeight="1">
       <c r="A25" s="34">
         <v>9</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.05" customHeight="1">
       <c r="A26" s="34">
         <v>10</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="20.05" customHeight="1">
       <c r="A27" s="34">
         <v>11</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="20.05" customHeight="1">
       <c r="A28" s="34">
         <v>12</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="20.05" customHeight="1">
       <c r="A29" s="34">
         <v>13</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.05" customHeight="1">
       <c r="A30" s="34">
         <v>14</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="20.05" customHeight="1">
       <c r="A31" s="34">
         <v>15</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="20.05" customHeight="1">
       <c r="A32" s="34">
         <v>16</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="20.05" customHeight="1">
       <c r="A33" s="34">
         <v>17</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="20.05" customHeight="1">
       <c r="A34" s="34">
         <v>18</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="20.05" customHeight="1">
       <c r="A35" s="34">
         <v>19</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="20.05" customHeight="1">
       <c r="A36" s="34">
         <v>20</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="17.25" customHeight="1">
       <c r="A37" s="37"/>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
     </row>
-    <row r="38" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:4" ht="17.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="39" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="40" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="41" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="42" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="43" spans="1:4" ht="17.25" customHeight="1"/>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.39374999999999999" right="0.28333333333333333" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>